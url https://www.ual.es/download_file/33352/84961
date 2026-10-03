--- v1 (2025-11-25)
+++ v2 (2026-10-03)
@@ -21,156 +21,92 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="19015D5E" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="141"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
         </w:rPr>
-        <w:t>CONVENIO DE COLABORACIÓN ENTRE LA UNIVERSIDAD DE ALMERÍA Y</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">CONVENIO DE COLABORACIÓN ENTRE LA UNIVERSIDAD DE ALMERÍA Y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>….</w:t>
-[...8 lines deleted...]
-        <w:t>(</w:t>
+        <w:t>….(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">indicar el nombre de la </w:t>
-[...6 lines deleted...]
-          <w:i/>
+        <w:t>indicar el nombre de la entidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>entidad</w:t>
+        <w:t>)….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PARA LA CREACIÓN DE LA CÁTEDRA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>)…</w:t>
-[...52 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>“…(indicar la denominación de la cátedra)…</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
         </w:rPr>
         <w:t>” DE LA UNIVERSIDAD DE ALMERÍA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6467A534" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="00D01E25">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="141"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7739B5B9" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="141"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -291,75 +227,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
         </w:rPr>
         <w:t>Y de otra,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
         <w:t xml:space="preserve"> D./Dña. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(indicar el nombre del representante de la entidad. Si se tratara de una entidad privada, su cargo, y si se tratase de una administración pública, su nombramiento y la norma que le otorga la capacidad de representación.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Indicar el CIF de la empresa y el </w:t>
-[...5 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> Indicar el CIF de la empresa y el domicilio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>domicilio</w:t>
-[...14 lines deleted...]
-        <w:t>….</w:t>
+        <w:t>)…….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCB4108" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="00D01E25">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="398AB356" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
@@ -414,309 +333,205 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="141" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Que, en función de su naturaleza y objetivos, las Instituciones que suscriben el presente Convenio han coincidido en la especial significación y relevancia </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>…(</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>…(indicar el objeto del convenio)…</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A06BDD" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="141" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Que la colaboración entre la Universidad de Almería (en adelante UAL) y</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Que la colaboración entre la Universidad de Almería (en adelante UAL) y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>….</w:t>
-[...7 lines deleted...]
-        <w:t>(</w:t>
+        <w:t>….(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">indicar el nombre de la </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>indicar el nombre de la entidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en adelante la ENTIDAD), con la creación de la cátedra </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>“…(indicar la denominación de la cátedra)…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es una buena garantía para que se lleven a cabo los objetivos del plan estratégico de la Universidad de Almería, referidos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>….(</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>entidad</w:t>
+        <w:t>indicar objetivos relacionados con la cátedra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>)…</w:t>
-[...148 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>)….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0956D2DB" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="00D01E25">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62E3DFAB" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
@@ -815,145 +630,94 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">El presente convenio tiene por objeto definir los términos de la colaboración entre la UAL y la ENTIDAD para la creación de la Cátedra </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>“…(indicar la denominación de la cátedra)…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que tendrá como objetivo las materias que son propias del ámbito </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>…(</w:t>
-[...59 lines deleted...]
-        <w:t>(</w:t>
+        <w:t>….(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">indicar el </w:t>
-[...5 lines deleted...]
-          <w:i/>
+        <w:t>indicar el ámbito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>ámbito</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>)…</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="01B7B81E" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="480" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -967,152 +731,102 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
         <w:t xml:space="preserve">La Cátedra estará compuesta al menos por un director y, en su caso, uno o varios codirectores, un secretario y un consejo asesor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40820633" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
-        <w:t xml:space="preserve">El consejo asesor estará formado por el director, el codirector o codirectores si los hubiera, el </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">secretario, </w:t>
+        <w:t xml:space="preserve">El consejo asesor estará formado por el director, el codirector o codirectores si los hubiera, el secretario, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>….</w:t>
-[...7 lines deleted...]
-        <w:t>(</w:t>
+        <w:t>….(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">indicar el número de miembros de la </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>indicar el número de miembros de la UAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> representantes de la UAL y </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>….(</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>UAL</w:t>
+        <w:t>indicar el número de miembros de la entidad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)…</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...52 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
         <w:t xml:space="preserve"> representantes de la ENTIDAD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57349C7A" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La composición de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1673,98 +1387,71 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:right="142" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Abonar la cantidad económica de</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001A66DD">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>….</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> € en los tres primeros meses de la anualidad correspondiente.</w:t>
+        <w:t>….(indicar la cantidad a abonar, especificando la cuantía correspondiente a los programas finalistas que desarrolla la entidad en la actualidad, en su caso)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>… € en los tres primeros meses de la anualidad correspondiente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60873AE2" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="480" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -1916,67 +1603,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OCTAVA. Vigencia del Convenio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2330A10C" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
         <w:t xml:space="preserve">El presente Convenio tendrá una vigencia de </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>…(</w:t>
-[...8 lines deleted...]
-        <w:t>indicar el periodo de vigencia del convenio, recomendado 4 años)</w:t>
+        <w:t>…(indicar el periodo de vigencia del convenio, recomendado 4 años)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
         <w:t xml:space="preserve"> a partir de la fecha de su firma, a no ser que una de las partes notifique a la otra el deseo de darlo por concluido, con una antelación de, al menos, tres meses de la fecha de finalización.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9F1497" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
         <w:t xml:space="preserve">En cualquier momento, antes de la finalización del plazo previsto en el apartado anterior, los firmantes del Convenio podrán acordar unánimemente su prórroga por un periodo de hasta cuatro años adicionales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E5A66B" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
@@ -2088,61 +1765,52 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">La desaparición del objeto </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>La desaparición del objeto del mismo</w:t>
+      </w:r>
       <w:r w:rsidR="008551A7">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="516CF574" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
         <w:t>En caso de modificación o extinción del Convenio, las partes se comprometen a finalizar las actividades iniciadas en virtud de los compromisos adquiridos, estableciendo un plazo improrrogable para su finalización.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C114ED0" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
@@ -2221,101 +1889,119 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNDÉCIMA. Normativa aplicable al presente Convenio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31FB14C3" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
         <w:t>1. La Ley Orgánica 2/2023, de 22 de marzo, del Sistema Universitario, que establece en el apartado 2.q) del artículo 3, que regula la autonomía de las universidades, la posibilidad del establecimiento de relaciones con otras universidades, instituciones, organismos, Corporaciones de Derecho Público, Administraciones Públicas o empresas y entidades locales, nacionales e internacionales, con el objeto de desarrollar algunas de las funciones que le son propias a la Universidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08584E71" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
-[...12 lines deleted...]
-        <w:t>2. El Decreto Legislativo 1/2013, de 8 enero, por el que se aprueba el Texto Refundido de la Ley Andaluza de Universidades, artículo 3, letras c) y h), al referirse tales preceptos a la prestación de un servicio público que garantice la vinculación de la Universidad con los intereses sociales, así como el encuentro necesario y mutuamente enriquecedor entre Universidad y entorno social.</w:t>
+    <w:p w14:paraId="08584E71" w14:textId="46763969" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A251E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidR="00A251E7" w:rsidRPr="00A251E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+        </w:rPr>
+        <w:t>Ley 1/2026, de 20 de febrero, Universitaria para Andalucía, artículo 3, letras d) y k), al referirse tales preceptos a la  prestación del servicio público que garantice la vinculación de la universidad a los intereses sociales, basada en la transparencia y en la gestión sostenible, responsable y solidaria, así como la actuación que promueva el encuentro necesario y mutuamente enriquecedor entre universidad y entorno social, cultural y económico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC5F11C" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Los Estatutos de la Universidad de Almería, aprobados por Decreto 225/2018, de 18 de diciembre (BOJA </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
         <w:t>nº</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 247, de 24 diciembre de 2018) que establecen como compromiso de buen gobierno, artículo 6 b), «la mayor proyección social de las actividades mediante el establecimiento de cauces de colaboración y asistencia a la sociedad, con el fin de apoyar el progreso social, económico y cultural». </w:t>
+        <w:t xml:space="preserve"> 247, de 24 diciembre de 2018) que establecen como compromiso de buen gobierno, artículo 6 b), «la mayor proyección social de las actividades mediante el establecimiento de cauces de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Asimismo, dentro de los principios generales de la investigación y la transferencia del conocimiento, artículo 84.7, reconoce que «la transferencia de tecnología y conocimiento es uno de los fines de la UAL como agente de desarrollo económico, social y cultural del entorno en que se ubica; de este modo contribuirá a la mejora de la capacidad de innovación del territorio y de la sociedad». Además, el artículo 84.8 atribuye a la UAL el fomento de la transferencia de resultados de investigación y la prestación de apoyo al Personal Docente e Investigador, al Personal Investigador, así como a los Grupos, Centros e Institutos de Investigación en la celebración de contratos, convenios o proyectos de colaboración para la realización de trabajos de carácter científico, técnico, artístico o social. Por otra parte, el artículo 132, letra o), establece que es competencia del Rector suscribir y denunciar los acuerdos y convenios de los que sea parte la Universidad.</w:t>
+        <w:t>colaboración y asistencia a la sociedad, con el fin de apoyar el progreso social, económico y cultural». Asimismo, dentro de los principios generales de la investigación y la transferencia del conocimiento, artículo 84.7, reconoce que «la transferencia de tecnología y conocimiento es uno de los fines de la UAL como agente de desarrollo económico, social y cultural del entorno en que se ubica; de este modo contribuirá a la mejora de la capacidad de innovación del territorio y de la sociedad». Además, el artículo 84.8 atribuye a la UAL el fomento de la transferencia de resultados de investigación y la prestación de apoyo al Personal Docente e Investigador, al Personal Investigador, así como a los Grupos, Centros e Institutos de Investigación en la celebración de contratos, convenios o proyectos de colaboración para la realización de trabajos de carácter científico, técnico, artístico o social. Por otra parte, el artículo 132, letra o), establece que es competencia del Rector suscribir y denunciar los acuerdos y convenios de los que sea parte la Universidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABF9185" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
         <w:t>4. El Reglamento de Cátedras y Seminarios Permanentes de la Universidad de Almería, aprobado por Consejo de Gobierno de fecha 28 de noviembre de 2019 y demás normativa que sea de aplicación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="323E66B2" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
@@ -2465,65 +2151,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
         <w:t>Asimismo, le informamos que la UAL no cederá o comunicará sus datos personales, salvo en los supuestos legalmente previstos o cuando fuere necesario para la prestación del servicio, y que los datos serán conservados aun después de que hubiera cesado la referida relación con la UAL, durante el tiempo que puedan ser requeridos por control o fiscalización de la entidad pública competente (Organismo de la Seguridad Social, Agencia Tributaria, Juzgados o Tribunales).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75AEAAD6" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
-        <w:t xml:space="preserve">En cualquier momento Ud. podrá ejercitar los derechos de acceso, rectificación, cancelación, supresión, oposición, limitación o portabilidad. Para ejercitar los derechos deberá presentar un escrito en la dirección arriba señalada. Deberá especificar cuál de estos derechos solicita sea satisfecho y, a su vez, deberá acompañarse de la fotocopia del DNI o documento identificativo equivalente. En caso de que actuara mediante representante, legal o voluntario, deberá aportar también documento que acredite la representación y documento identificativo del mismo. Podrá, asimismo, contactar con el </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> de Protección de Datos de la UAL, en la siguiente dirección de correo electrónico </w:t>
+        <w:t xml:space="preserve">En cualquier momento Ud. podrá ejercitar los derechos de acceso, rectificación, cancelación, supresión, oposición, limitación o portabilidad. Para ejercitar los derechos deberá presentar un escrito en la dirección arriba señalada. Deberá especificar cuál de estos derechos solicita sea satisfecho y, a su vez, deberá acompañarse de la fotocopia del DNI o documento identificativo equivalente. En caso de que actuara mediante representante, legal o voluntario, deberá aportar también documento que acredite la representación y documento identificativo del mismo. Podrá, asimismo, contactar con el Delegado de Protección de Datos de la UAL, en la siguiente dirección de correo electrónico </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>dpo@ual.es</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48DCCE40" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
@@ -2573,67 +2245,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DECIMOCUARTA. Titularidad de los derechos derivados de la acción de la Cátedra.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="325A1010" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
         </w:rPr>
         <w:t xml:space="preserve">1. La titularidad de los derechos de propiedad intelectual e industrial corresponden a </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>…(</w:t>
-[...8 lines deleted...]
-        <w:t>indicar reparto de la titularidad de los derechos de propiedad intelectual e industrial que correspondan</w:t>
+        <w:t>…(indicar reparto de la titularidad de los derechos de propiedad intelectual e industrial que correspondan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>En todo caso, se estará a lo dispuesto en las normativas nacionales y europeas en materia de propiedad intelectual y propiedad industrial, obtenciones vegetales o secreto empresarial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="442709CF" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
@@ -2852,106 +2514,73 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DDAFB43" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Por</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Por </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>….</w:t>
-[...7 lines deleted...]
-              <w:t>(</w:t>
+              <w:t>….(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:i/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">indicar el nombre de la </w:t>
-[...8 lines deleted...]
-              <w:t>entidad</w:t>
+              <w:t>indicar el nombre de la entidad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>)…</w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>)….</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14E5FDFA" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:color w:val="BFBFBF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:color w:val="BFBFBF"/>
               </w:rPr>
               <w:t>[firma digital]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="564D21FB" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="00D01E25">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:color w:val="BFBFBF"/>
               </w:rPr>
@@ -2977,171 +2606,160 @@
               </w:pBdr>
               <w:ind w:right="141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3AD363D4" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:right="141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Fdo.:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>….</w:t>
-[...7 lines deleted...]
-              <w:t>(</w:t>
+              <w:t>….(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:i/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>indicar el representante de la entidad</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>)….</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34D5DC07" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="00D01E25">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:eastAsia="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D01E25">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2127" w:right="1133" w:bottom="1417" w:left="1701" w:header="568" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="312FE41B" w14:textId="77777777" w:rsidR="00044F58" w:rsidRDefault="00044F58">
+    <w:p w14:paraId="290ED22B" w14:textId="77777777" w:rsidR="002A0C0E" w:rsidRDefault="002A0C0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04EAACDF" w14:textId="77777777" w:rsidR="00044F58" w:rsidRDefault="00044F58">
+    <w:p w14:paraId="293D698F" w14:textId="77777777" w:rsidR="002A0C0E" w:rsidRDefault="002A0C0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Catamaran">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00100007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -3207,61 +2825,61 @@
   <w:p w14:paraId="14E50D19" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="00D01E25">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="164ECDC8" w14:textId="77777777" w:rsidR="00044F58" w:rsidRDefault="00044F58">
+    <w:p w14:paraId="3556F0CA" w14:textId="77777777" w:rsidR="002A0C0E" w:rsidRDefault="002A0C0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75EA5D25" w14:textId="77777777" w:rsidR="00044F58" w:rsidRDefault="00044F58">
+    <w:p w14:paraId="01D1A39D" w14:textId="77777777" w:rsidR="002A0C0E" w:rsidRDefault="002A0C0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10E29777" w14:textId="77777777" w:rsidR="00D01E25" w:rsidRDefault="004868DE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
@@ -3942,85 +3560,88 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="569265387">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1377970507">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="308098782">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="75590910">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="515967547">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1418818840">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D01E25"/>
     <w:rsid w:val="00044F58"/>
     <w:rsid w:val="00073EC5"/>
     <w:rsid w:val="001A66DD"/>
     <w:rsid w:val="001B25EC"/>
+    <w:rsid w:val="002A0C0E"/>
     <w:rsid w:val="002B5230"/>
     <w:rsid w:val="0047639C"/>
     <w:rsid w:val="004868DE"/>
     <w:rsid w:val="00514FD0"/>
     <w:rsid w:val="007323B8"/>
     <w:rsid w:val="00842F3A"/>
     <w:rsid w:val="008551A7"/>
+    <w:rsid w:val="009B0571"/>
     <w:rsid w:val="009B2D81"/>
+    <w:rsid w:val="00A251E7"/>
     <w:rsid w:val="00A41629"/>
     <w:rsid w:val="00A70595"/>
     <w:rsid w:val="00D01E25"/>
     <w:rsid w:val="00D423EA"/>
     <w:rsid w:val="00D864FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -4506,51 +4127,50 @@
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -4938,61 +4558,61 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2468</Words>
-  <Characters>13204</Characters>
+  <Words>2421</Words>
+  <Characters>13318</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>223</Lines>
-  <Paragraphs>98</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15574</CharactersWithSpaces>
+  <CharactersWithSpaces>15708</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>