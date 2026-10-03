--- v0 (2025-10-29)
+++ v1 (2026-10-03)
@@ -1,166 +1,258 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6C537AA2" w14:textId="79163805" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="00CE2E35" w:rsidP="00CE2E35">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONVENIO ESPECÍFICO DE COLABORACIÓN ENTRE LA UNIVERSIDAD DE ALMER</w:t>
       </w:r>
       <w:r w:rsidR="00895176">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Í</w:t>
       </w:r>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A Y </w:t>
       </w:r>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>……(indicar la institución/empresa)</w:t>
-[...9 lines deleted...]
-        <w:t>……..</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>indicar la institución/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>empresa)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PARA </w:t>
       </w:r>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>……(indicar el motivo concreto del convenio)</w:t>
-[...9 lines deleted...]
-        <w:t>……..</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicar el motivo concreto del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>convenio)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A22277" w14:textId="77777777" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="00CE2E35" w:rsidP="00CE2E35">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="599483D9" w14:textId="0A77163C" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="00CE2E35" w:rsidP="0023249A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
@@ -322,60 +414,81 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>e una entidad privada, su cargo</w:t>
       </w:r>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, y si se tratase de una administración pública, su nombramiento y la norma que le otorga la capacidad de representación.</w:t>
       </w:r>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Indicar el CIF de la empresa y el domicilio</w:t>
-[...8 lines deleted...]
-        <w:t>)…….</w:t>
+        <w:t xml:space="preserve"> Indicar el CIF de la empresa y el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>domicilio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>….</w:t>
       </w:r>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="324D58CB" w14:textId="77777777" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="00CE2E35" w:rsidP="00CE2E35">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C543498" w14:textId="2063555A" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="00CE2E35" w:rsidP="00CE2E35">
       <w:pPr>
@@ -485,107 +598,162 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>II.- Que</w:t>
       </w:r>
       <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>……(</w:t>
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>indicar la institución/empresa</w:t>
-      </w:r>
+        <w:t>indicar la institución/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>empresa</w:t>
+      </w:r>
+      <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>indicar el carácter, sus fines</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)…….</w:t>
       </w:r>
-      <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
-[...34 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3697C41A" w14:textId="0EB9DDF4" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="00CE2E35" w:rsidP="00261B0B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -593,99 +761,112 @@
         <w:t xml:space="preserve">III.- </w:t>
       </w:r>
       <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Que e</w:t>
       </w:r>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l presente convenio tiene como objeto </w:t>
       </w:r>
       <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>……(</w:t>
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00261B0B" w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>indicar</w:t>
       </w:r>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>los fines perseguidos mediante la firma del convenio que se promueve, si existe un convenio marco o un convenio anterior entre ambas entidades</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0057072A" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="774AD95B" w14:textId="77777777" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="00CE2E35" w:rsidP="00261B0B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -739,51 +920,95 @@
         <w:t>PRIMERA. Objeto del Convenio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BB9DDF" w14:textId="47706F5D" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="0057072A" w:rsidP="00CE2E35">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>……(incluir una descripción del objeto del acuerdo, concretando su alcance)…….</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">incluir una descripción del objeto del acuerdo, concretando su </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>alcance)…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>….</w:t>
       </w:r>
       <w:r w:rsidR="00CE2E35" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA436A0" w14:textId="6D13511F" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="00CE2E35" w:rsidP="0057072A">
       <w:pPr>
         <w:spacing w:before="480" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -797,51 +1022,95 @@
         </w:rPr>
         <w:t xml:space="preserve">SEGUNDA. Finalidad. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D05DF5" w14:textId="3CC8AAF0" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="0057072A" w:rsidP="0057072A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>……(detallar los fines del convenio)……</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">detallar los fines del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>convenio)…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB164EE" w14:textId="0091F22E" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="00CE2E35" w:rsidP="0057072A">
       <w:pPr>
         <w:spacing w:before="480" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
@@ -857,79 +1126,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/CUARTA…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2679F201" w14:textId="4ACA7FF8" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="0057072A" w:rsidP="0057072A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>….(Incluir</w:t>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(Incluir</w:t>
       </w:r>
       <w:r w:rsidR="00CE2E35" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> las cláusulas necesarias para regular las actuaciones previstas, los compromisos que asumirán las partes, las aportaciones económicas, etc.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00227F6A">
+        <w:t xml:space="preserve"> las cláusulas necesarias para regular las actuaciones previstas, los compromisos que asumirán las partes, las aportaciones económicas, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE2E35" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>)….</w:t>
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F45C770" w14:textId="7BE15950" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="0057072A" w:rsidP="0057072A">
       <w:pPr>
         <w:spacing w:before="480" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>QUINTA</w:t>
       </w:r>
       <w:r w:rsidR="00CE2E35" w:rsidRPr="00227F6A">
@@ -937,81 +1240,123 @@
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Comisión de Seguimiento. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2300DA92" w14:textId="66A3C795" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="00CE2E35" w:rsidP="0057072A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ambas partes, de común acuerdo, constituirán una comisión paritaria, compuesta por </w:t>
+        <w:t>Ambas partes, de común acuerdo, constituirán una comisión paritaria, compuesta por</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0057072A" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>….(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00227F6A">
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0057072A" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>indicar el número de representantes de cada una de las partes concertantes, que será el mismo para ambas</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicar el número de representantes de cada una de las partes concertantes, que será el mismo para </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ambas</w:t>
       </w:r>
       <w:r w:rsidR="0057072A" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>)….</w:t>
+        <w:t>)…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0057072A" w:rsidRPr="00227F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>que tendrá como funciones la programación, seguimiento y valoración de las actividades derivadas del presente Convenio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72CDE66E" w14:textId="77777777" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="00CE2E35" w:rsidP="0057072A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -1124,60 +1469,73 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El presente convenio entrará en vigor en la fecha de su firma y tendrá una duración de </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C2637E" w:rsidRPr="00C2637E">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">…(indicar el periodo de vigencia del convenio con un máximo de </w:t>
+        <w:t>…(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C2637E" w:rsidRPr="00C2637E">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicar el periodo de vigencia del convenio con un máximo de </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637E">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>4 años</w:t>
       </w:r>
       <w:r w:rsidR="00C2637E" w:rsidRPr="00C2637E">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
@@ -1474,195 +1832,219 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOVENA</w:t>
       </w:r>
       <w:r w:rsidR="00CE2E35" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Protección de datos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4F0A26" w14:textId="77777777" w:rsidR="0023249A" w:rsidRPr="00227F6A" w:rsidRDefault="0023249A" w:rsidP="0023249A">
+    <w:p w14:paraId="077407BF" w14:textId="77777777" w:rsidR="00962AE6" w:rsidRPr="00962AE6" w:rsidRDefault="00962AE6" w:rsidP="00962AE6">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00227F6A">
-[...5 lines deleted...]
-        <w:t>De conformidad con la Ley Orgánica 3/2018, de 5 de diciembre, de Protección de Datos Personales y garantía de los derechos digitales, así como con el Reglamento (UE) 2016/679 del Parlamento Europeo y del Consejo de 27 de abril de 2016, relativo a la protección de las personas físicas en lo que respecta al tratamiento de datos personales y a la libre circulación de estos datos y por el que se deroga la Directiva 95/46/CE (Reglamento General de Protección de Datos), le informamos que la Universidad de Almería es la responsable del tratamiento de los datos de carácter personal recogidos al amparo del presente Convenio.</w:t>
+      <w:r w:rsidRPr="00962AE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De conformidad con la Ley Orgánica 3/2018, de 5 de diciembre, de Protección de Datos Personales y garantía de los derechos digitales, así como con el Reglamento (UE) 2016/679 del Parlamento Europeo y del Consejo de 27 de abril de 2016, relativo a la protección de las personas físicas en lo que respecta al tratamiento de datos personales y a la libre circulación de estos datos y por el que se deroga la Directiva 95/46/CE (Reglamento General de Protección de Datos), la Universidad de Almería es la responsable del tratamiento de los datos de carácter personal recogidos al amparo del presente convenio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2245597B" w14:textId="77777777" w:rsidR="0023249A" w:rsidRPr="00227F6A" w:rsidRDefault="0023249A" w:rsidP="0023249A">
+    <w:p w14:paraId="0959EBE1" w14:textId="77777777" w:rsidR="00962AE6" w:rsidRPr="00962AE6" w:rsidRDefault="00962AE6" w:rsidP="00962AE6">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00227F6A">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">La finalidad de la recogida y tratamiento de la información es la gestión del presente convenio, así como el mantenimiento del contacto de ambas partes. La licitud del tratamiento de dichos datos se hará de acuerdo con el artículo 6.1.b) y e), del citado Reglamento General de Protección de Datos, así como al consentimiento prestado con la firma de este convenio. </w:t>
+      <w:r w:rsidRPr="00962AE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La finalidad de la recogida y tratamiento de la información es la gestión del presente convenio, así como el mantenimiento del contacto de ambas partes. La licitud del tratamiento de dichos datos se hará de acuerdo con el artículo 6.1.b) y e), del citado Reglamento General de Protección de Datos, así como al consentimiento prestado con la firma de este convenio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598678F5" w14:textId="77777777" w:rsidR="0023249A" w:rsidRPr="00227F6A" w:rsidRDefault="0023249A" w:rsidP="0023249A">
+    <w:p w14:paraId="59BAC0C6" w14:textId="77777777" w:rsidR="00962AE6" w:rsidRPr="00962AE6" w:rsidRDefault="00962AE6" w:rsidP="00962AE6">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00227F6A">
-[...5 lines deleted...]
-        <w:t>La Universidad de Almería no cederá o comunicará sus datos personales, salvo en los supuestos legalmente previstos o cuando fuere necesario para la prestación del servicio y que los datos serán conservados aun después de que hubiera cesado la referida relación con la Universidad, durante el tiempo que puedan ser requeridos por control o fiscalización de la entidad pública competente (Organismo de la Seguridad Social, Agencia Tributaria, Juzgados o Tribunales).</w:t>
+      <w:r w:rsidRPr="00962AE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La Universidad de Almería no cederá o comunicará sus datos personales, salvo en los supuestos legalmente previstos o cuando fuere necesario. Asimismo, los datos serán conservados aun después de que hubiera cesado la colaboración entre las partes, durante el tiempo que puedan ser requeridos por control o fiscalización de la entidad pública competente (Organismo de la Seguridad Social, Agencia Tributaria, Juzgados o Tribunales).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16DB2E77" w14:textId="77777777" w:rsidR="0023249A" w:rsidRPr="00227F6A" w:rsidRDefault="0023249A" w:rsidP="0023249A">
+    <w:p w14:paraId="682E166E" w14:textId="77777777" w:rsidR="00962AE6" w:rsidRDefault="00962AE6" w:rsidP="00962AE6">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00227F6A">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00227F6A">
+      <w:r w:rsidRPr="00962AE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cualquier momento, los interesados podrán ejercitar los derechos de acceso, rectificación, cancelación, supresión, oposición, limitación o portabilidad. Para ejercitar los derechos deberán presentar un escrito a: Secretaría General, Universidad de Almería, La Cañada de San Urbano, 04120 Almería. En el escrito, se deberá especificar cuál de estos derechos solicita sea satisfecho y, a su vez, se adjuntará la fotocopia del DNI o documento identificativo equivalente. En caso de actuación mediante representante, legal o voluntario, se deberá aportar también documento que acredite la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962AE6">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">y documento identificativo del mismo. Podrá, asimismo, contactar con el Delegado de Protección de Datos de la Universidad de Almería, en la siguiente dirección de correo electrónico </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00227F6A">
+        <w:t xml:space="preserve">representación y documento identificativo del mismo. Se podrá, asimismo, contactar con el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00962AE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Delegado</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00962AE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Protección de Datos de la Universidad de Almería, en la siguiente dirección de correo electrónico </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00962AE6">
           <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
-            <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:t>dpo@ual.es</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00227F6A">
+      <w:r w:rsidRPr="00962AE6">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="71924E70" w14:textId="77777777" w:rsidR="0023249A" w:rsidRPr="00227F6A" w:rsidRDefault="0023249A" w:rsidP="0023249A">
+    <w:p w14:paraId="55A09C0A" w14:textId="724F52F3" w:rsidR="00962AE6" w:rsidRPr="00962AE6" w:rsidRDefault="00962AE6" w:rsidP="00962AE6">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00227F6A">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00227F6A">
+      <w:r w:rsidRPr="00962AE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En caso de considerar vulnerado su derecho a la protección de datos personales, se podrá interponer una reclamación ante el Consejo de Transparencia y Protección de Datos de Andalucía (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00962AE6">
           <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
-            <w:color w:val="0563C1" w:themeColor="hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.ctpdandalucia.es</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00227F6A">
+      <w:r w:rsidRPr="00962AE6">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21287AFB" w14:textId="2B511833" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="0023249A" w:rsidP="0023249A">
+    <w:p w14:paraId="21287AFB" w14:textId="7189FC4A" w:rsidR="00CE2E35" w:rsidRPr="00227F6A" w:rsidRDefault="0023249A" w:rsidP="00962AE6">
       <w:pPr>
         <w:spacing w:before="480" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DÉCIMA</w:t>
       </w:r>
       <w:r w:rsidR="00CE2E35" w:rsidRPr="00227F6A">
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:b/>
@@ -1933,60 +2315,84 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D68E6C7" w14:textId="48B7240F" w:rsidR="0023249A" w:rsidRPr="00227F6A" w:rsidRDefault="0023249A" w:rsidP="0023249A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00227F6A">
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Por </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00227F6A">
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>…(indicar la institución/empresa)…</w:t>
+              <w:t>…(</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00227F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>indicar la institución/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00227F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>empresa)…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="5C6A1A4A" w14:textId="1151B9E2" w:rsidR="0023249A" w:rsidRDefault="0023249A" w:rsidP="0023249A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF2D5F">
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:bCs/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[firma digital]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0754BABE" w14:textId="462730CD" w:rsidR="00AF2D5F" w:rsidRDefault="00AF2D5F" w:rsidP="0023249A">
             <w:pPr>
@@ -2026,207 +2432,227 @@
           <w:p w14:paraId="2E868C86" w14:textId="249457B2" w:rsidR="003D686C" w:rsidRPr="00227F6A" w:rsidRDefault="0023249A" w:rsidP="0023249A">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00227F6A">
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fdo.: </w:t>
             </w:r>
             <w:r w:rsidRPr="00227F6A">
               <w:rPr>
                 <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>………………..</w:t>
+              <w:t>…………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00227F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00227F6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="791E0061" w14:textId="77777777" w:rsidR="003D686C" w:rsidRPr="00227F6A" w:rsidRDefault="003D686C" w:rsidP="00BB30FF">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003D686C" w:rsidRPr="00227F6A" w:rsidSect="003D686C">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1133" w:bottom="851" w:left="1701" w:header="1560" w:footer="261" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3695F7A1" w14:textId="77777777" w:rsidR="009C75EA" w:rsidRDefault="009C75EA" w:rsidP="007447F1">
+    <w:p w14:paraId="79C3B003" w14:textId="77777777" w:rsidR="00113815" w:rsidRDefault="00113815" w:rsidP="007447F1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52257905" w14:textId="77777777" w:rsidR="009C75EA" w:rsidRDefault="009C75EA" w:rsidP="007447F1">
+    <w:p w14:paraId="51ECC2A1" w14:textId="77777777" w:rsidR="00113815" w:rsidRDefault="00113815" w:rsidP="007447F1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{EC9288E9-3925-4543-8277-5ED25675DFF0}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{21496029-FF42-49C3-AF13-12DF4CF081E5}"/>
   </w:font>
   <w:font w:name="Tms Rmn">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603040505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{68F0C177-1792-43CE-86AC-BE011D77F69C}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{A5C020EB-5B73-488C-86A9-F5E9FF005038}"/>
   </w:font>
   <w:font w:name="Catamaran Medium">
     <w:panose1 w:val="00000600000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00100007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{27C3A719-648A-4EE4-AC8C-A96A13CF0C19}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{9207468E-7820-425F-A40C-62D980D81A92}"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{578B4868-449D-4FB2-85AC-40C379FC361C}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{B17A95F8-388A-44BE-AE82-DADF4912164D}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{71E1D67E-FC9A-4563-BB5C-EFA4D8239308}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{CBA5791B-5D88-4196-9E16-0BD6D958379E}"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Catamaran">
+    <w:altName w:val="Vijaya"/>
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00100007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{3FC51DA3-28DA-423B-BC12-EDE94228EEB4}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId9" w:fontKey="{14E4586A-2644-4A67-B6D7-50A7DE048670}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{2981EAA5-E4D9-4CCF-BED3-468E7114BE27}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{3026D002-467C-433B-892B-3E4B6F7FBDD3}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{E525C5DB-F63C-4C70-AA08-8C176434FAB6}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{ACDF0BAB-5AF3-458D-B69C-6B27F42E6BEC}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1288120087"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3A4FA949" w14:textId="3DAB0575" w:rsidR="003D686C" w:rsidRPr="003D686C" w:rsidRDefault="003D686C">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="003D686C">
           <w:rPr>
             <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
@@ -2249,76 +2675,76 @@
           <w:rPr>
             <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="003D686C">
           <w:rPr>
             <w:rFonts w:ascii="Catamaran" w:hAnsi="Catamaran" w:cs="Catamaran"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6A30ECEB" w14:textId="77777777" w:rsidR="003D686C" w:rsidRDefault="003D686C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="577D84D4" w14:textId="77777777" w:rsidR="009C75EA" w:rsidRDefault="009C75EA" w:rsidP="007447F1">
+    <w:p w14:paraId="3EFA1F77" w14:textId="77777777" w:rsidR="00113815" w:rsidRDefault="00113815" w:rsidP="007447F1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7228299B" w14:textId="77777777" w:rsidR="009C75EA" w:rsidRDefault="009C75EA" w:rsidP="007447F1">
+    <w:p w14:paraId="3C77D09D" w14:textId="77777777" w:rsidR="00113815" w:rsidRDefault="00113815" w:rsidP="007447F1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A57AF34" w14:textId="4BDDFD90" w:rsidR="00D959A8" w:rsidRDefault="00BB30FF">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E5553B5" wp14:editId="656FC792">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4187190</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-609600</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1800225" cy="523875"/>
               <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Cuadro de texto 1"/>
               <wp:cNvGraphicFramePr/>
@@ -2477,79 +2903,79 @@
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>402590</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1704975" cy="571500"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Gráfico 10"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                        <asvg:svgBlip xmlns="" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1704975" cy="571500"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06A75DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC08A2D8"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2958,124 +3384,127 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1305500211">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="390881927">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1531530458">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="298921545">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1981156382">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007447F1"/>
     <w:rsid w:val="00015116"/>
     <w:rsid w:val="00016DCC"/>
     <w:rsid w:val="000304C9"/>
     <w:rsid w:val="000319B6"/>
     <w:rsid w:val="00037276"/>
     <w:rsid w:val="000379F6"/>
     <w:rsid w:val="0004277A"/>
     <w:rsid w:val="00057B18"/>
     <w:rsid w:val="000648C5"/>
     <w:rsid w:val="00064DA6"/>
     <w:rsid w:val="000674DE"/>
     <w:rsid w:val="00067606"/>
     <w:rsid w:val="0008447A"/>
     <w:rsid w:val="00084FAD"/>
     <w:rsid w:val="000918DB"/>
     <w:rsid w:val="00095ECF"/>
     <w:rsid w:val="000A23B0"/>
     <w:rsid w:val="000C5CB2"/>
     <w:rsid w:val="000D143A"/>
     <w:rsid w:val="000D17C5"/>
     <w:rsid w:val="000D3EC3"/>
     <w:rsid w:val="000F0DE0"/>
     <w:rsid w:val="000F39DA"/>
     <w:rsid w:val="000F4A7F"/>
     <w:rsid w:val="000F6C71"/>
     <w:rsid w:val="000F6D6B"/>
     <w:rsid w:val="001004A4"/>
     <w:rsid w:val="00105B8E"/>
     <w:rsid w:val="00113756"/>
+    <w:rsid w:val="00113815"/>
     <w:rsid w:val="00124DE5"/>
     <w:rsid w:val="001261D3"/>
     <w:rsid w:val="00132751"/>
     <w:rsid w:val="00134058"/>
     <w:rsid w:val="00134A38"/>
     <w:rsid w:val="0014150F"/>
     <w:rsid w:val="001452C3"/>
     <w:rsid w:val="00150C56"/>
     <w:rsid w:val="001575F6"/>
     <w:rsid w:val="001651B4"/>
     <w:rsid w:val="0016701E"/>
     <w:rsid w:val="001777D7"/>
     <w:rsid w:val="001941D1"/>
     <w:rsid w:val="001955D0"/>
     <w:rsid w:val="00196E58"/>
     <w:rsid w:val="001A26C3"/>
     <w:rsid w:val="001A645D"/>
     <w:rsid w:val="001B1146"/>
     <w:rsid w:val="001B6E7A"/>
     <w:rsid w:val="001C1E97"/>
     <w:rsid w:val="001E5C25"/>
     <w:rsid w:val="001E6819"/>
     <w:rsid w:val="002013B6"/>
     <w:rsid w:val="00203433"/>
     <w:rsid w:val="002165EA"/>
@@ -3156,50 +3585,51 @@
     <w:rsid w:val="004B7BE1"/>
     <w:rsid w:val="004C4E43"/>
     <w:rsid w:val="004D5064"/>
     <w:rsid w:val="004D55BE"/>
     <w:rsid w:val="004F13AC"/>
     <w:rsid w:val="004F280C"/>
     <w:rsid w:val="00501FE3"/>
     <w:rsid w:val="00503B09"/>
     <w:rsid w:val="00504C83"/>
     <w:rsid w:val="00506CFE"/>
     <w:rsid w:val="0050796E"/>
     <w:rsid w:val="005145BA"/>
     <w:rsid w:val="0053494C"/>
     <w:rsid w:val="00535357"/>
     <w:rsid w:val="0054007C"/>
     <w:rsid w:val="005410FC"/>
     <w:rsid w:val="005540B3"/>
     <w:rsid w:val="00557FDD"/>
     <w:rsid w:val="0057072A"/>
     <w:rsid w:val="00571BCC"/>
     <w:rsid w:val="00571F72"/>
     <w:rsid w:val="00587A45"/>
     <w:rsid w:val="005A0F4A"/>
     <w:rsid w:val="005A6364"/>
     <w:rsid w:val="005B3B74"/>
+    <w:rsid w:val="005B3CC5"/>
     <w:rsid w:val="005B52E4"/>
     <w:rsid w:val="005C0462"/>
     <w:rsid w:val="005C106E"/>
     <w:rsid w:val="005C2FB1"/>
     <w:rsid w:val="005C6B24"/>
     <w:rsid w:val="005F0EF4"/>
     <w:rsid w:val="006042C0"/>
     <w:rsid w:val="00605DBD"/>
     <w:rsid w:val="00613949"/>
     <w:rsid w:val="00621229"/>
     <w:rsid w:val="00623B94"/>
     <w:rsid w:val="0062572C"/>
     <w:rsid w:val="00626920"/>
     <w:rsid w:val="00627DE9"/>
     <w:rsid w:val="00634981"/>
     <w:rsid w:val="006512A4"/>
     <w:rsid w:val="00652452"/>
     <w:rsid w:val="00652976"/>
     <w:rsid w:val="00652EB7"/>
     <w:rsid w:val="006541B6"/>
     <w:rsid w:val="00654F23"/>
     <w:rsid w:val="006578ED"/>
     <w:rsid w:val="006851C8"/>
     <w:rsid w:val="00687C2F"/>
     <w:rsid w:val="00691302"/>
@@ -3264,50 +3694,51 @@
     <w:rsid w:val="00882FEB"/>
     <w:rsid w:val="00890039"/>
     <w:rsid w:val="00895176"/>
     <w:rsid w:val="00896AB4"/>
     <w:rsid w:val="008A6749"/>
     <w:rsid w:val="008B50FC"/>
     <w:rsid w:val="008C188C"/>
     <w:rsid w:val="008C1896"/>
     <w:rsid w:val="008C237C"/>
     <w:rsid w:val="008D77D9"/>
     <w:rsid w:val="008E3640"/>
     <w:rsid w:val="008E6D11"/>
     <w:rsid w:val="0090457B"/>
     <w:rsid w:val="009055A4"/>
     <w:rsid w:val="00912B58"/>
     <w:rsid w:val="00923B62"/>
     <w:rsid w:val="00925264"/>
     <w:rsid w:val="00934385"/>
     <w:rsid w:val="00934E18"/>
     <w:rsid w:val="009434A4"/>
     <w:rsid w:val="009467F6"/>
     <w:rsid w:val="00950F57"/>
     <w:rsid w:val="009546C6"/>
     <w:rsid w:val="00954A3E"/>
     <w:rsid w:val="00957523"/>
+    <w:rsid w:val="00962AE6"/>
     <w:rsid w:val="009635C6"/>
     <w:rsid w:val="00966503"/>
     <w:rsid w:val="009719A3"/>
     <w:rsid w:val="00992D15"/>
     <w:rsid w:val="00994476"/>
     <w:rsid w:val="00996832"/>
     <w:rsid w:val="009A317B"/>
     <w:rsid w:val="009A4F7B"/>
     <w:rsid w:val="009B01BD"/>
     <w:rsid w:val="009B65E2"/>
     <w:rsid w:val="009C0E53"/>
     <w:rsid w:val="009C6CD9"/>
     <w:rsid w:val="009C75EA"/>
     <w:rsid w:val="009E1454"/>
     <w:rsid w:val="009F251A"/>
     <w:rsid w:val="00A0588B"/>
     <w:rsid w:val="00A13E5E"/>
     <w:rsid w:val="00A16B6D"/>
     <w:rsid w:val="00A26E23"/>
     <w:rsid w:val="00A31B38"/>
     <w:rsid w:val="00A32856"/>
     <w:rsid w:val="00A35CD7"/>
     <w:rsid w:val="00A35EC3"/>
     <w:rsid w:val="00A448E3"/>
     <w:rsid w:val="00A45581"/>
@@ -3482,81 +3913,81 @@
     <w:rsid w:val="00FD29FC"/>
     <w:rsid w:val="00FD322A"/>
     <w:rsid w:val="00FD633B"/>
     <w:rsid w:val="00FD7B4D"/>
     <w:rsid w:val="00FE6866"/>
     <w:rsid w:val="00FE7392"/>
     <w:rsid w:val="00FF3865"/>
     <w:rsid w:val="00FF4FB9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="07633729"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DC9F750C-F8C0-4290-9FEA-088DBFBC2969}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3884,50 +4315,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001261D3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="left" w:pos="1702"/>
         <w:tab w:val="left" w:pos="7797"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
       <w:ind w:right="142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tms Rmn" w:eastAsia="Times New Roman" w:hAnsi="Tms Rmn" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -4188,52 +4624,52 @@
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DD3D0F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F353C5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
+    <w:name w:val="Mención sin resolver1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD0E7F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C0E53"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
@@ -4324,51 +4760,51 @@
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Textoindependiente2Car">
     <w:name w:val="Texto independiente 2 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textoindependiente2"/>
     <w:rsid w:val="00BB30FF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="240801164">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="283511578">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4528,51 +4964,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1955482308">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctpdandalucia.es" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@ual.es" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctpdandalucia.es/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@ual.es" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -4817,56 +5253,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A316E4EB802FD8479B8CC3E4B5613E5B" ma:contentTypeVersion="6" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="fc9aa68380bd285cb0b45e94ef0de7d7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="19219526-8186-4600-849b-f28005a239eb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2dddbc8b542b2cb0c9b1972bfef2c575" ns2:_="">
     <xsd:import namespace="19219526-8186-4600-849b-f28005a239eb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="19219526-8186-4600-849b-f28005a239eb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -4980,135 +5410,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B273003A-7F99-4052-A628-816930A5DA63}">
-[...7 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D3C00E3-8C29-4E2B-B1AC-3096CED463EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="19219526-8186-4600-849b-f28005a239eb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B273003A-7F99-4052-A628-816930A5DA63}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{476D92F4-3A66-4FCB-9CAE-2A95313AD50F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{803703E7-AA89-46D5-B930-4CB12CE13960}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{803703E7-AA89-46D5-B930-4CB12CE13960}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{476D92F4-3A66-4FCB-9CAE-2A95313AD50F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1209</Words>
-  <Characters>6653</Characters>
+  <Words>1210</Words>
+  <Characters>6660</Characters>
   <DocSecurity>0</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7847</CharactersWithSpaces>
+  <CharactersWithSpaces>7855</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A316E4EB802FD8479B8CC3E4B5613E5B</vt:lpwstr>
   </property>
 </Properties>
 </file>